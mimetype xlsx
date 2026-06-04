--- v0 (2026-04-05)
+++ v1 (2026-06-04)
@@ -55,75 +55,75 @@
   <Override PartName="/xl/ctrlProps/ctrlProp37.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp38.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp39.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp40.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp41.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp42.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp43.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp44.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp45.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp46.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp47.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp48.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp49.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp50.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0A6577B5-061F-423B-BD99-7B6EB491507E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F07BABE4-554F-43BE-AD48-A15B249A3F3B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="709" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="709" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="カスタムSMS編集依頼" sheetId="5" r:id="rId1"/>
     <sheet name="依頼シート（クレジットカード決済機能なし）" sheetId="4" r:id="rId2"/>
     <sheet name="依頼シート（クレジットカード決済機能有り）" sheetId="6" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">カスタムSMS編集依頼!$A$1:$G$68</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="221" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="221" uniqueCount="173">
   <si>
     <t>ご依頼前に、以下をご確認頂きチェックをお願い致します。</t>
     <rPh sb="1" eb="3">
       <t>イライ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>マエ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>イカ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>カクニン</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>イタダ</t>
     </rPh>
     <rPh sb="20" eb="21">
       <t>ネガイ</t>
     </rPh>
     <rPh sb="22" eb="23">
       <t>タ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
@@ -603,56 +603,50 @@
     <rPh sb="31" eb="33">
       <t>ブンショウ</t>
     </rPh>
     <rPh sb="34" eb="35">
       <t>コト</t>
     </rPh>
     <rPh sb="37" eb="39">
       <t>バアイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>予約情報
 Reservation Info
 予約詳細からのSMSを送信
 （通知の追加は何もしてない場合）</t>
     <rPh sb="23" eb="25">
       <t>ヨヤク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>{shop_short_name}
 ご利用頂いた店舗について感想をお聞かせください
 {survey_url}</t>
-    <phoneticPr fontId="1"/>
-[...4 lines deleted...]
-予約詳細の顧客名の右からTableCheck予約ページのリンクを送信できる</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>予約操作関係</t>
     <rPh sb="0" eb="2">
       <t>ヨヤク</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ソウサ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>カンケイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>サーベイ</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>TC-リンク</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>カード情報要求
@@ -997,57 +991,50 @@
       <t>ヨ</t>
     </rPh>
     <rPh sb="41" eb="42">
       <t>ダ</t>
     </rPh>
     <rPh sb="44" eb="45">
       <t>トキ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>順番待ち：リマインダー
 Waitlist Called Reminder</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>順番待ち</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>{shop_short_name}
 予約内容をご確認ください
 {reservation_datetime}
 {reservation_url}
 ※返信不可</t>
-    <phoneticPr fontId="1"/>
-[...5 lines deleted...]
-    </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>{shop_short_name}
 オンライン予約は下記URLより承ります
 {booking_url}
 ※返信不可</t>
     <rPh sb="23" eb="25">
       <t>ヨヤク</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>カキ</t>
     </rPh>
     <rPh sb="33" eb="34">
       <t>ウケタマワ</t>
     </rPh>
     <rPh sb="53" eb="55">
       <t>ヘンシン</t>
     </rPh>
     <rPh sb="55" eb="57">
       <t>フカ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
@@ -8296,52 +8283,52 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support-restaurants.tablecheck.com/hc/ja/articles/900006842523-SMS%E9%80%81%E4%BF%A1%E3%83%AA%E3%82%B9%E3%83%88%E3%82%92%E5%87%BA%E5%8A%9B%E3%81%99%E3%82%8B" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp27.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp32.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp40.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp35.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp48.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp21.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp26.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp31.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp39.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp47.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp30.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp34.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp43.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp20.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp25.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp38.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp46.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp29.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp37.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp42.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp50.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp24.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp33.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp45.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp23.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp28.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp36.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp41.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp44.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp49.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp22.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EE2D7DB4-8291-4490-B812-CE6C448BA956}">
   <dimension ref="B2:F67"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A57" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H55" sqref="H55"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="I41" sqref="I41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="14.58203125" style="1" customWidth="1"/>
     <col min="3" max="3" width="40.58203125" style="1" customWidth="1"/>
     <col min="4" max="4" width="5.58203125" style="1" customWidth="1"/>
     <col min="5" max="5" width="14.58203125" style="1" customWidth="1"/>
     <col min="6" max="6" width="40.58203125" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.6640625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:6" ht="22">
       <c r="B2" s="63" t="s">
         <v>82</v>
       </c>
       <c r="C2" s="63"/>
     </row>
     <row r="4" spans="2:6">
       <c r="B4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="2"/>
     </row>
@@ -8383,104 +8370,104 @@
       <c r="B10" s="13"/>
       <c r="C10" s="14" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="14"/>
       <c r="E10" s="15"/>
     </row>
     <row r="11" spans="2:6" ht="15.5" thickBot="1"/>
     <row r="12" spans="2:6" s="17" customFormat="1" ht="30" customHeight="1" thickBot="1">
       <c r="B12" s="29" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="16"/>
       <c r="E12" s="30" t="s">
         <v>3</v>
       </c>
       <c r="F12" s="18"/>
     </row>
     <row r="13" spans="2:6">
       <c r="B13" s="19"/>
       <c r="C13" s="19"/>
       <c r="E13" s="20"/>
     </row>
     <row r="14" spans="2:6">
       <c r="B14" s="1" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="16" spans="2:6" ht="18.5" customHeight="1" thickBot="1">
       <c r="B16" s="2" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
     </row>
     <row r="17" spans="2:6" s="17" customFormat="1" ht="30" customHeight="1">
       <c r="B17" s="64" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="21" t="s">
         <v>9</v>
       </c>
       <c r="D17" s="55" t="s">
         <v>12</v>
       </c>
       <c r="E17" s="55"/>
       <c r="F17" s="56"/>
     </row>
     <row r="18" spans="2:6" s="17" customFormat="1" ht="30" customHeight="1">
       <c r="B18" s="65"/>
       <c r="C18" s="22" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="47" t="s">
         <v>8</v>
       </c>
       <c r="E18" s="47"/>
       <c r="F18" s="48"/>
     </row>
     <row r="19" spans="2:6" s="17" customFormat="1" ht="30" customHeight="1" thickBot="1">
       <c r="B19" s="66"/>
       <c r="C19" s="23" t="s">
         <v>11</v>
       </c>
       <c r="D19" s="51" t="s">
         <v>13</v>
       </c>
       <c r="E19" s="51"/>
       <c r="F19" s="52"/>
     </row>
     <row r="20" spans="2:6" s="17" customFormat="1" ht="30" customHeight="1">
       <c r="B20" s="64" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="21" t="s">
         <v>75</v>
       </c>
       <c r="D20" s="55" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="E20" s="55"/>
       <c r="F20" s="56"/>
     </row>
     <row r="21" spans="2:6" s="17" customFormat="1" ht="30" customHeight="1">
       <c r="B21" s="65"/>
       <c r="C21" s="22" t="s">
         <v>15</v>
       </c>
       <c r="D21" s="47" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="47"/>
       <c r="F21" s="48"/>
     </row>
     <row r="22" spans="2:6" s="17" customFormat="1" ht="30" customHeight="1">
       <c r="B22" s="65"/>
       <c r="C22" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D22" s="47" t="s">
         <v>22</v>
       </c>
       <c r="E22" s="47"/>
       <c r="F22" s="48"/>
@@ -8515,106 +8502,106 @@
       <c r="D25" s="47" t="s">
         <v>25</v>
       </c>
       <c r="E25" s="47"/>
       <c r="F25" s="48"/>
     </row>
     <row r="26" spans="2:6" s="17" customFormat="1" ht="30" customHeight="1" thickBot="1">
       <c r="B26" s="66"/>
       <c r="C26" s="23" t="s">
         <v>20</v>
       </c>
       <c r="D26" s="51" t="s">
         <v>26</v>
       </c>
       <c r="E26" s="51"/>
       <c r="F26" s="52"/>
     </row>
     <row r="27" spans="2:6" s="17" customFormat="1" ht="30" customHeight="1">
       <c r="B27" s="64" t="s">
         <v>27</v>
       </c>
       <c r="C27" s="21" t="s">
         <v>28</v>
       </c>
       <c r="D27" s="55" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="E27" s="55"/>
       <c r="F27" s="56"/>
     </row>
     <row r="28" spans="2:6" s="17" customFormat="1" ht="30" customHeight="1">
       <c r="B28" s="65"/>
       <c r="C28" s="22" t="s">
         <v>29</v>
       </c>
       <c r="D28" s="47" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="E28" s="47"/>
       <c r="F28" s="48"/>
     </row>
     <row r="29" spans="2:6" s="17" customFormat="1" ht="30" customHeight="1">
       <c r="B29" s="65"/>
       <c r="C29" s="22" t="s">
         <v>30</v>
       </c>
       <c r="D29" s="47" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="E29" s="47"/>
       <c r="F29" s="48"/>
     </row>
     <row r="30" spans="2:6" s="17" customFormat="1" ht="30" customHeight="1">
       <c r="B30" s="65"/>
       <c r="C30" s="22" t="s">
         <v>31</v>
       </c>
       <c r="D30" s="47" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="E30" s="47"/>
       <c r="F30" s="48"/>
     </row>
     <row r="31" spans="2:6" s="17" customFormat="1" ht="30" customHeight="1">
       <c r="B31" s="65"/>
       <c r="C31" s="22" t="s">
         <v>32</v>
       </c>
       <c r="D31" s="47" t="s">
         <v>33</v>
       </c>
       <c r="E31" s="47"/>
       <c r="F31" s="48"/>
     </row>
     <row r="32" spans="2:6" s="17" customFormat="1" ht="30" customHeight="1">
       <c r="B32" s="65"/>
       <c r="C32" s="57" t="s">
+        <v>118</v>
+      </c>
+      <c r="D32" s="57" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="E32" s="57"/>
       <c r="F32" s="58"/>
     </row>
     <row r="33" spans="2:6" s="17" customFormat="1" ht="30" customHeight="1" thickBot="1">
       <c r="B33" s="66"/>
       <c r="C33" s="59"/>
       <c r="D33" s="59"/>
       <c r="E33" s="59"/>
       <c r="F33" s="60"/>
     </row>
     <row r="34" spans="2:6" s="17" customFormat="1" ht="30" customHeight="1">
       <c r="B34" s="64" t="s">
         <v>34</v>
       </c>
       <c r="C34" s="21" t="s">
         <v>35</v>
       </c>
       <c r="D34" s="55" t="s">
         <v>39</v>
       </c>
       <c r="E34" s="55"/>
       <c r="F34" s="56"/>
     </row>
     <row r="35" spans="2:6" s="17" customFormat="1" ht="30" customHeight="1">
@@ -8647,181 +8634,181 @@
       <c r="D37" s="51">
         <v>2021</v>
       </c>
       <c r="E37" s="51"/>
       <c r="F37" s="52"/>
     </row>
     <row r="38" spans="2:6" s="17" customFormat="1" ht="30" customHeight="1">
       <c r="B38" s="64" t="s">
         <v>40</v>
       </c>
       <c r="C38" s="21" t="s">
         <v>41</v>
       </c>
       <c r="D38" s="55" t="s">
         <v>42</v>
       </c>
       <c r="E38" s="55"/>
       <c r="F38" s="56"/>
     </row>
     <row r="39" spans="2:6" s="17" customFormat="1" ht="30" customHeight="1">
       <c r="B39" s="65"/>
       <c r="C39" s="22" t="s">
         <v>76</v>
       </c>
       <c r="D39" s="47" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="E39" s="47"/>
       <c r="F39" s="48"/>
     </row>
     <row r="40" spans="2:6" s="17" customFormat="1" ht="30" customHeight="1">
       <c r="B40" s="65"/>
       <c r="C40" s="22" t="s">
         <v>77</v>
       </c>
       <c r="D40" s="47" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="E40" s="47"/>
       <c r="F40" s="48"/>
     </row>
     <row r="41" spans="2:6" s="17" customFormat="1" ht="30" customHeight="1">
       <c r="B41" s="65"/>
       <c r="C41" s="22" t="s">
         <v>78</v>
       </c>
       <c r="D41" s="47" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E41" s="47"/>
       <c r="F41" s="48"/>
     </row>
     <row r="42" spans="2:6" s="17" customFormat="1" ht="30" customHeight="1" thickBot="1">
       <c r="B42" s="66"/>
       <c r="C42" s="23" t="s">
         <v>79</v>
       </c>
       <c r="D42" s="51" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="E42" s="51"/>
       <c r="F42" s="52"/>
     </row>
     <row r="43" spans="2:6" s="17" customFormat="1" ht="30" customHeight="1">
       <c r="B43" s="64" t="s">
         <v>43</v>
       </c>
       <c r="C43" s="21" t="s">
         <v>44</v>
       </c>
       <c r="D43" s="55" t="s">
         <v>47</v>
       </c>
       <c r="E43" s="55"/>
       <c r="F43" s="56"/>
     </row>
     <row r="44" spans="2:6" s="17" customFormat="1" ht="30" customHeight="1">
       <c r="B44" s="65"/>
       <c r="C44" s="22" t="s">
         <v>45</v>
       </c>
       <c r="D44" s="47" t="s">
         <v>80</v>
       </c>
       <c r="E44" s="47"/>
       <c r="F44" s="48"/>
     </row>
     <row r="45" spans="2:6" s="17" customFormat="1" ht="30" customHeight="1">
       <c r="B45" s="65"/>
       <c r="C45" s="22" t="s">
         <v>46</v>
       </c>
       <c r="D45" s="47" t="s">
         <v>48</v>
       </c>
       <c r="E45" s="47"/>
       <c r="F45" s="48"/>
     </row>
     <row r="46" spans="2:6" s="17" customFormat="1" ht="39" customHeight="1">
       <c r="B46" s="65"/>
       <c r="C46" s="67" t="s">
         <v>81</v>
       </c>
       <c r="D46" s="57" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E46" s="57"/>
       <c r="F46" s="58"/>
     </row>
     <row r="47" spans="2:6" s="17" customFormat="1" ht="39" customHeight="1" thickBot="1">
       <c r="B47" s="66"/>
       <c r="C47" s="68"/>
       <c r="D47" s="59" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="E47" s="59"/>
       <c r="F47" s="60"/>
     </row>
     <row r="48" spans="2:6" s="17" customFormat="1" ht="30" customHeight="1">
       <c r="B48" s="64" t="s">
         <v>49</v>
       </c>
       <c r="C48" s="21" t="s">
         <v>50</v>
       </c>
       <c r="D48" s="55" t="s">
         <v>53</v>
       </c>
       <c r="E48" s="55"/>
       <c r="F48" s="56"/>
     </row>
     <row r="49" spans="2:6" s="17" customFormat="1" ht="30" customHeight="1">
       <c r="B49" s="65"/>
       <c r="C49" s="22" t="s">
         <v>51</v>
       </c>
       <c r="D49" s="47" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="E49" s="47"/>
       <c r="F49" s="48"/>
     </row>
     <row r="50" spans="2:6" s="17" customFormat="1" ht="30" customHeight="1" thickBot="1">
       <c r="B50" s="66"/>
       <c r="C50" s="23" t="s">
         <v>52</v>
       </c>
       <c r="D50" s="51" t="s">
         <v>54</v>
       </c>
       <c r="E50" s="51"/>
       <c r="F50" s="52"/>
     </row>
     <row r="51" spans="2:6" s="17" customFormat="1" ht="30" customHeight="1">
       <c r="B51" s="64" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C51" s="21" t="s">
         <v>55</v>
       </c>
       <c r="D51" s="55" t="s">
         <v>65</v>
       </c>
       <c r="E51" s="55"/>
       <c r="F51" s="56"/>
     </row>
     <row r="52" spans="2:6" s="17" customFormat="1" ht="30" customHeight="1">
       <c r="B52" s="65"/>
       <c r="C52" s="22" t="s">
         <v>56</v>
       </c>
       <c r="D52" s="61"/>
       <c r="E52" s="61"/>
       <c r="F52" s="62"/>
     </row>
     <row r="53" spans="2:6" s="17" customFormat="1" ht="30" customHeight="1">
       <c r="B53" s="65"/>
       <c r="C53" s="22" t="s">
         <v>57</v>
       </c>
       <c r="D53" s="47" t="s">
@@ -9062,303 +9049,303 @@
                     <xdr:row>5</xdr:row>
                     <xdr:rowOff>63500</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>990600</xdr:colOff>
                     <xdr:row>8</xdr:row>
                     <xdr:rowOff>177800</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5CC8671C-A110-4379-B0B2-8663EAE750D2}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="B2:G29"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E22" sqref="E22"/>
+    <sheetView showGridLines="0" topLeftCell="D1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="22.5" style="24" customWidth="1"/>
     <col min="3" max="3" width="13.4140625" style="25" customWidth="1"/>
     <col min="4" max="4" width="26.1640625" style="25" customWidth="1"/>
     <col min="5" max="5" width="40.58203125" style="25" customWidth="1"/>
     <col min="6" max="6" width="38.5" style="25" customWidth="1"/>
     <col min="7" max="7" width="51.6640625" style="25" customWidth="1"/>
     <col min="8" max="16384" width="8.6640625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:7" ht="22">
       <c r="B2" s="63" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="C2" s="63"/>
       <c r="D2" s="63"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
     </row>
     <row r="5" spans="2:7">
       <c r="B5" s="25" t="s">
         <v>84</v>
       </c>
       <c r="C5" s="1"/>
     </row>
     <row r="6" spans="2:7">
       <c r="B6" s="25" t="s">
         <v>98</v>
       </c>
       <c r="C6" s="1"/>
     </row>
     <row r="9" spans="2:7" s="31" customFormat="1" ht="16">
       <c r="C9" s="31" t="s">
         <v>86</v>
       </c>
       <c r="D9" s="31" t="s">
         <v>83</v>
       </c>
       <c r="E9" s="31" t="s">
         <v>88</v>
       </c>
       <c r="F9" s="31" t="s">
         <v>85</v>
       </c>
       <c r="G9" s="31" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="10" spans="2:7" ht="110" customHeight="1">
       <c r="B10" s="69" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C10" s="27"/>
       <c r="D10" s="28" t="s">
         <v>87</v>
       </c>
       <c r="E10" s="40" t="s">
         <v>89</v>
       </c>
       <c r="F10" s="42"/>
       <c r="G10" s="27"/>
     </row>
     <row r="11" spans="2:7" ht="110" customHeight="1">
       <c r="B11" s="69"/>
       <c r="C11" s="27"/>
       <c r="D11" s="28" t="s">
         <v>97</v>
       </c>
       <c r="E11" s="40" t="s">
         <v>90</v>
       </c>
       <c r="F11" s="42"/>
       <c r="G11" s="27"/>
     </row>
     <row r="12" spans="2:7" ht="110" customHeight="1">
       <c r="B12" s="69"/>
       <c r="C12" s="27"/>
       <c r="D12" s="28" t="s">
         <v>93</v>
       </c>
       <c r="E12" s="40" t="s">
         <v>91</v>
       </c>
       <c r="F12" s="42"/>
       <c r="G12" s="27"/>
     </row>
     <row r="13" spans="2:7" ht="110" customHeight="1">
       <c r="B13" s="69"/>
       <c r="C13" s="27"/>
       <c r="D13" s="28" t="s">
         <v>92</v>
       </c>
       <c r="E13" s="40" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F13" s="42"/>
       <c r="G13" s="28"/>
     </row>
     <row r="14" spans="2:7" ht="110" customHeight="1">
       <c r="B14" s="69"/>
       <c r="C14" s="27"/>
       <c r="D14" s="28" t="s">
         <v>96</v>
       </c>
       <c r="E14" s="40" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="F14" s="42"/>
       <c r="G14" s="28"/>
     </row>
     <row r="15" spans="2:7" ht="110" customHeight="1">
       <c r="B15" s="69"/>
       <c r="C15" s="27"/>
       <c r="D15" s="28" t="s">
         <v>94</v>
       </c>
       <c r="E15" s="40" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F15" s="42"/>
       <c r="G15" s="27"/>
     </row>
     <row r="16" spans="2:7" ht="110" customHeight="1">
       <c r="B16" s="69"/>
       <c r="C16" s="27"/>
       <c r="D16" s="28" t="s">
         <v>99</v>
       </c>
       <c r="E16" s="40" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="F16" s="42"/>
       <c r="G16" s="28"/>
     </row>
     <row r="17" spans="2:7" ht="210" customHeight="1">
       <c r="B17" s="69"/>
       <c r="C17" s="27"/>
       <c r="D17" s="28" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="E17" s="40" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F17" s="42"/>
       <c r="G17" s="28"/>
     </row>
     <row r="18" spans="2:7" ht="110" customHeight="1">
       <c r="B18" s="70" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="C18" s="27"/>
       <c r="D18" s="28" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="E18" s="40" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="F18" s="42"/>
       <c r="G18" s="28"/>
     </row>
     <row r="19" spans="2:7" ht="110" customHeight="1">
       <c r="B19" s="71"/>
       <c r="C19" s="27"/>
       <c r="D19" s="28" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="E19" s="40" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F19" s="42"/>
       <c r="G19" s="28"/>
     </row>
     <row r="20" spans="2:7" ht="110" customHeight="1">
       <c r="B20" s="71"/>
       <c r="C20" s="27"/>
       <c r="D20" s="28" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E20" s="40" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F20" s="42"/>
       <c r="G20" s="28"/>
     </row>
     <row r="21" spans="2:7" ht="110" customHeight="1">
       <c r="B21" s="71"/>
       <c r="C21" s="27"/>
       <c r="D21" s="36" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="E21" s="40" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F21" s="42"/>
       <c r="G21" s="28"/>
     </row>
     <row r="22" spans="2:7" ht="110" customHeight="1">
       <c r="B22" s="72"/>
       <c r="C22" s="27"/>
       <c r="D22" s="36" t="s">
+        <v>170</v>
+      </c>
+      <c r="E22" s="40" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="F22" s="42"/>
       <c r="G22" s="28"/>
     </row>
     <row r="23" spans="2:7" ht="110" customHeight="1">
       <c r="B23" s="34" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C23" s="27"/>
       <c r="D23" s="36" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="E23" s="40" t="s">
         <v>100</v>
       </c>
       <c r="F23" s="42"/>
       <c r="G23" s="27"/>
     </row>
     <row r="24" spans="2:7" ht="110" customHeight="1">
       <c r="B24" s="35" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C24" s="32"/>
       <c r="D24" s="37" t="s">
-        <v>101</v>
+        <v>160</v>
       </c>
       <c r="E24" s="40" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="F24" s="42"/>
       <c r="G24" s="28"/>
     </row>
     <row r="25" spans="2:7" ht="110" customHeight="1">
       <c r="B25" s="34" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C25" s="27"/>
       <c r="D25" s="36" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E25" s="40" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="F25" s="42"/>
       <c r="G25" s="28"/>
     </row>
     <row r="26" spans="2:7" ht="110" customHeight="1">
       <c r="D26" s="38"/>
     </row>
     <row r="27" spans="2:7" ht="110" customHeight="1"/>
     <row r="28" spans="2:7" ht="110" customHeight="1"/>
     <row r="29" spans="2:7" ht="110" customHeight="1"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B10:B17"/>
     <mergeCell ref="B18:B22"/>
     <mergeCell ref="B2:D2"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
@@ -9701,472 +9688,472 @@
                     <xdr:colOff>406400</xdr:colOff>
                     <xdr:row>21</xdr:row>
                     <xdr:rowOff>444500</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>838200</xdr:colOff>
                     <xdr:row>21</xdr:row>
                     <xdr:rowOff>1022350</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DB3ED81B-8A74-4B40-97ED-C9D94565ECBA}">
   <dimension ref="A2:J43"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="C20" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="G22" sqref="G22"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="E1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="K11" sqref="K11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3.5" style="25" customWidth="1"/>
     <col min="2" max="2" width="22.5" style="24" customWidth="1"/>
     <col min="3" max="3" width="13.4140625" style="25" customWidth="1"/>
     <col min="4" max="4" width="26.1640625" style="25" customWidth="1"/>
     <col min="5" max="5" width="40.58203125" style="25" customWidth="1"/>
     <col min="6" max="6" width="34.5" style="26" customWidth="1"/>
     <col min="7" max="7" width="52" style="1" customWidth="1"/>
     <col min="8" max="16384" width="8.6640625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:7" ht="22">
       <c r="A2" s="1"/>
       <c r="B2" s="63" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="C2" s="63"/>
       <c r="D2" s="63"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
     </row>
     <row r="3" spans="1:7">
       <c r="C3" s="1"/>
     </row>
     <row r="4" spans="1:7">
       <c r="C4" s="1"/>
     </row>
     <row r="5" spans="1:7">
       <c r="B5" s="25" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="B6" s="25" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="9" spans="1:7" s="31" customFormat="1" ht="16">
       <c r="C9" s="31" t="s">
         <v>86</v>
       </c>
       <c r="D9" s="31" t="s">
         <v>83</v>
       </c>
       <c r="E9" s="31" t="s">
         <v>88</v>
       </c>
       <c r="F9" s="31" t="s">
         <v>85</v>
       </c>
       <c r="G9" s="31" t="s">
-        <v>140</v>
+        <v>95</v>
       </c>
     </row>
     <row r="10" spans="1:7" s="17" customFormat="1" ht="110" customHeight="1">
       <c r="B10" s="69" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C10" s="27"/>
       <c r="D10" s="36" t="s">
         <v>87</v>
       </c>
       <c r="E10" s="40" t="s">
         <v>89</v>
       </c>
       <c r="F10" s="41"/>
       <c r="G10" s="27"/>
     </row>
     <row r="11" spans="1:7" s="17" customFormat="1" ht="110" customHeight="1">
       <c r="B11" s="69"/>
       <c r="C11" s="27"/>
       <c r="D11" s="36" t="s">
         <v>97</v>
       </c>
       <c r="E11" s="40" t="s">
         <v>90</v>
       </c>
       <c r="F11" s="41"/>
       <c r="G11" s="27"/>
     </row>
     <row r="12" spans="1:7" s="17" customFormat="1" ht="110" customHeight="1">
       <c r="B12" s="69"/>
       <c r="C12" s="27"/>
       <c r="D12" s="36" t="s">
         <v>93</v>
       </c>
       <c r="E12" s="40" t="s">
         <v>91</v>
       </c>
       <c r="F12" s="41"/>
       <c r="G12" s="27"/>
     </row>
     <row r="13" spans="1:7" s="17" customFormat="1" ht="110" customHeight="1">
       <c r="B13" s="69"/>
       <c r="C13" s="27"/>
       <c r="D13" s="36" t="s">
         <v>92</v>
       </c>
       <c r="E13" s="40" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F13" s="41"/>
       <c r="G13" s="28"/>
     </row>
     <row r="14" spans="1:7" s="17" customFormat="1" ht="110" customHeight="1">
       <c r="B14" s="69"/>
       <c r="C14" s="27"/>
       <c r="D14" s="36" t="s">
         <v>96</v>
       </c>
       <c r="E14" s="40" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="F14" s="41"/>
       <c r="G14" s="28"/>
     </row>
     <row r="15" spans="1:7" s="17" customFormat="1" ht="110" customHeight="1">
       <c r="B15" s="69"/>
       <c r="C15" s="27"/>
       <c r="D15" s="36" t="s">
         <v>94</v>
       </c>
       <c r="E15" s="40" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F15" s="41"/>
       <c r="G15" s="27"/>
     </row>
     <row r="16" spans="1:7" s="17" customFormat="1" ht="110" customHeight="1">
       <c r="B16" s="69"/>
       <c r="C16" s="27"/>
       <c r="D16" s="36" t="s">
         <v>99</v>
       </c>
       <c r="E16" s="40" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="F16" s="41"/>
       <c r="G16" s="28"/>
     </row>
     <row r="17" spans="2:10" s="17" customFormat="1" ht="210" customHeight="1">
       <c r="B17" s="69"/>
       <c r="C17" s="27"/>
       <c r="D17" s="36" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="E17" s="40" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F17" s="41"/>
       <c r="G17" s="28"/>
     </row>
     <row r="18" spans="2:10" s="17" customFormat="1" ht="110" customHeight="1">
       <c r="B18" s="70" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="C18" s="27"/>
       <c r="D18" s="36" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="E18" s="40" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="F18" s="41"/>
       <c r="G18" s="28"/>
     </row>
     <row r="19" spans="2:10" s="17" customFormat="1" ht="110" customHeight="1">
       <c r="B19" s="71"/>
       <c r="C19" s="27"/>
       <c r="D19" s="36" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="E19" s="40" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F19" s="41"/>
       <c r="G19" s="28"/>
     </row>
     <row r="20" spans="2:10" s="17" customFormat="1" ht="110" customHeight="1">
       <c r="B20" s="71"/>
       <c r="C20" s="27"/>
       <c r="D20" s="36" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E20" s="40" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F20" s="41"/>
       <c r="G20" s="28"/>
     </row>
     <row r="21" spans="2:10" s="17" customFormat="1" ht="110" customHeight="1">
       <c r="B21" s="71"/>
       <c r="C21" s="27"/>
       <c r="D21" s="36" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="E21" s="40" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F21" s="41"/>
       <c r="G21" s="40"/>
     </row>
     <row r="22" spans="2:10" s="17" customFormat="1" ht="110" customHeight="1">
       <c r="B22" s="72"/>
       <c r="C22" s="27"/>
       <c r="D22" s="36" t="s">
+        <v>170</v>
+      </c>
+      <c r="E22" s="40" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="F22" s="42"/>
       <c r="G22" s="28"/>
     </row>
     <row r="23" spans="2:10" s="17" customFormat="1" ht="110" customHeight="1">
       <c r="B23" s="34" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C23" s="27"/>
       <c r="D23" s="36" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="E23" s="40" t="s">
         <v>100</v>
       </c>
       <c r="F23" s="41"/>
       <c r="G23" s="27"/>
     </row>
     <row r="24" spans="2:10" s="17" customFormat="1" ht="110" customHeight="1">
       <c r="B24" s="34" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C24" s="27"/>
       <c r="D24" s="36" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E24" s="40" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="F24" s="41"/>
       <c r="G24" s="28"/>
     </row>
     <row r="25" spans="2:10" s="17" customFormat="1" ht="110" customHeight="1">
       <c r="B25" s="34" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C25" s="27"/>
       <c r="D25" s="36" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="E25" s="40" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="F25" s="41"/>
       <c r="G25" s="28"/>
     </row>
     <row r="26" spans="2:10" s="17" customFormat="1" ht="110" customHeight="1">
       <c r="B26" s="74" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C26" s="27"/>
       <c r="D26" s="36" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="E26" s="40" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="F26" s="41"/>
       <c r="G26" s="28"/>
     </row>
     <row r="27" spans="2:10" s="17" customFormat="1" ht="110" customHeight="1">
       <c r="B27" s="69"/>
       <c r="C27" s="27"/>
       <c r="D27" s="36" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="E27" s="40" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="F27" s="41"/>
       <c r="G27" s="28"/>
     </row>
     <row r="28" spans="2:10" s="17" customFormat="1" ht="132" customHeight="1">
       <c r="B28" s="69"/>
       <c r="C28" s="27"/>
       <c r="D28" s="36" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="E28" s="40" t="s">
         <v>89</v>
       </c>
       <c r="F28" s="41"/>
       <c r="G28" s="28"/>
     </row>
     <row r="29" spans="2:10" s="17" customFormat="1" ht="210" customHeight="1">
       <c r="B29" s="69"/>
       <c r="C29" s="27"/>
       <c r="D29" s="39" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="E29" s="40" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="F29" s="41"/>
       <c r="G29" s="28"/>
     </row>
     <row r="30" spans="2:10" s="17" customFormat="1" ht="156" customHeight="1">
       <c r="B30" s="69"/>
       <c r="C30" s="27"/>
       <c r="D30" s="36" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="E30" s="40" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="F30" s="41"/>
       <c r="G30" s="28"/>
     </row>
     <row r="31" spans="2:10" s="17" customFormat="1" ht="110" customHeight="1">
       <c r="B31" s="74" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C31" s="27"/>
       <c r="D31" s="36" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="E31" s="40" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="F31" s="41"/>
       <c r="G31" s="28"/>
     </row>
     <row r="32" spans="2:10" s="17" customFormat="1" ht="143.4" customHeight="1">
       <c r="B32" s="74"/>
       <c r="C32" s="27"/>
       <c r="D32" s="36" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="E32" s="40" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F32" s="41"/>
       <c r="G32" s="28"/>
       <c r="H32" s="73"/>
       <c r="I32" s="73"/>
       <c r="J32" s="73"/>
     </row>
     <row r="33" spans="2:7" s="17" customFormat="1" ht="110" customHeight="1">
       <c r="B33" s="74"/>
       <c r="C33" s="27"/>
       <c r="D33" s="36" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E33" s="40" t="s">
         <v>89</v>
       </c>
       <c r="F33" s="41"/>
       <c r="G33" s="28"/>
     </row>
     <row r="34" spans="2:7" s="17" customFormat="1" ht="219" customHeight="1">
       <c r="B34" s="74"/>
       <c r="C34" s="27"/>
       <c r="D34" s="36" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="E34" s="40" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="F34" s="41"/>
       <c r="G34" s="28"/>
     </row>
     <row r="35" spans="2:7" s="17" customFormat="1" ht="123" customHeight="1">
       <c r="B35" s="74"/>
       <c r="C35" s="27"/>
       <c r="D35" s="36" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E35" s="40" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="F35" s="41"/>
       <c r="G35" s="28"/>
     </row>
     <row r="36" spans="2:7" s="17" customFormat="1" ht="110" customHeight="1">
       <c r="B36" s="74" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="C36" s="27"/>
       <c r="D36" s="36" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="E36" s="40" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="F36" s="42"/>
       <c r="G36" s="28"/>
     </row>
     <row r="37" spans="2:7" s="17" customFormat="1" ht="147" customHeight="1">
       <c r="B37" s="69"/>
       <c r="C37" s="27"/>
       <c r="D37" s="36" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="E37" s="40" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F37" s="41"/>
       <c r="G37" s="28"/>
     </row>
     <row r="38" spans="2:7" s="17" customFormat="1" ht="168" customHeight="1">
       <c r="B38" s="69"/>
       <c r="C38" s="27"/>
       <c r="D38" s="36" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="E38" s="40" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F38" s="41"/>
       <c r="G38" s="28"/>
     </row>
     <row r="43" spans="2:7">
       <c r="D43" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="H32:J32"/>
     <mergeCell ref="B36:B38"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="B10:B17"/>
     <mergeCell ref="B26:B30"/>
     <mergeCell ref="B31:B35"/>
     <mergeCell ref="B18:B22"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>